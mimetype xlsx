--- v6 (2026-08-30)
+++ v7 (2026-10-15)
@@ -14,77 +14,77 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="195">
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>StudientID</t>
   </si>
   <si>
     <t>StudentName</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DaillyAttendance</t>
   </si>
   <si>
     <t>Boyds MD</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>SAHARSH  MIRYALA</t>
   </si>
   <si>
-    <t>08/30/2026</t>
+    <t>10/14/2026</t>
   </si>
   <si>
     <t>Attended</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>GAURI  VELLANOORE</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>RISHI  LODUGU</t>
   </si>
   <si>
     <t>Clarksburg MD</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>SATHVIK  DASARI</t>
   </si>
@@ -581,50 +581,68 @@
     <t>1272</t>
   </si>
   <si>
     <t>AMREEN KAUR BRAR</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t xml:space="preserve">RAKSHAA  MAKESHKUMAR </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PURNA SHASHANK KOLLA</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>NYRA  ANAND</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>AADYA  PISAL</t>
+  </si>
+  <si>
+    <t>1278</t>
+  </si>
+  <si>
+    <t>1279</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>RANIROSE   ARTHUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1041,51 +1059,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E91"/>
+  <dimension ref="A1:E95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultColWidthPt="48.75" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.57421875" widthPt="97.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.8515625" widthPt="51.75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.8515625" widthPt="162" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.421875" widthPt="54.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.28125" widthPt="80.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2598,50 +2616,118 @@
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="12.75">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>187</v>
       </c>
       <c r="C91" t="s">
         <v>188</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12.75">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" t="s">
+        <v>190</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12.75">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>191</v>
+      </c>
+      <c r="C93" t="s">
+        <v>190</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12.75">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>192</v>
+      </c>
+      <c r="C94" t="s">
+        <v>190</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12.75">
+      <c r="A95" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" t="s">
+        <v>193</v>
+      </c>
+      <c r="C95" t="s">
+        <v>194</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultColWidthPt="48.75" defaultRowHeight="12.75"/>
   <sheetData/>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>