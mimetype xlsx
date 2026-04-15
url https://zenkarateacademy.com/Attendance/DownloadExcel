--- v2 (2026-02-28)
+++ v3 (2026-04-15)
@@ -14,77 +14,77 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="187">
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>StudientID</t>
   </si>
   <si>
     <t>StudentName</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DaillyAttendance</t>
   </si>
   <si>
     <t>Boyds MD</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>SAHARSH  MIRYALA</t>
   </si>
   <si>
-    <t>02/28/2026</t>
+    <t>04/15/2026</t>
   </si>
   <si>
     <t>Attended</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>GAURI  VELLANOORE</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>RISHI  LODUGU</t>
   </si>
   <si>
     <t>Clarksburg MD</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>SATHVIK  DASARI</t>
   </si>
@@ -569,50 +569,56 @@
     <t>SRICHARAN  MADHUSUDANAN</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>RAIFAH  JAFFAR SADIQ</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>AMREEN KAUR BRAR</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t xml:space="preserve">RAKSHAA  MAKESHKUMAR </t>
   </si>
   <si>
     <t>1274</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>PURNA SHASHANK KOLLA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1029,51 +1035,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E89"/>
+  <dimension ref="A1:E90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultColWidthPt="48.75" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.57421875" widthPt="97.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.8515625" widthPt="51.75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.8515625" widthPt="162" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.421875" widthPt="54.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.28125" widthPt="80.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2552,50 +2558,67 @@
       </c>
       <c r="C88" t="s">
         <v>183</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="12.75">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>184</v>
       </c>
       <c r="C89" t="s">
         <v>183</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12.75">
+      <c r="A90" t="s">
+        <v>164</v>
+      </c>
+      <c r="B90" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" t="s">
+        <v>186</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultColWidthPt="48.75" defaultRowHeight="12.75"/>
   <sheetData/>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>