--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -40,51 +40,51 @@
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>StudientID</t>
   </si>
   <si>
     <t>StudentName</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DaillyAttendance</t>
   </si>
   <si>
     <t>Boyds MD</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>SAHARSH  MIRYALA</t>
   </si>
   <si>
-    <t>04/15/2026</t>
+    <t>05/31/2026</t>
   </si>
   <si>
     <t>Attended</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>GAURI  VELLANOORE</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>RISHI  LODUGU</t>
   </si>
   <si>
     <t>Clarksburg MD</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>SATHVIK  DASARI</t>
   </si>