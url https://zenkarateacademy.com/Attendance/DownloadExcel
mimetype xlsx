--- v4 (2026-05-31)
+++ v5 (2026-07-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>StudientID</t>
   </si>
   <si>
     <t>StudentName</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DaillyAttendance</t>
   </si>
   <si>
     <t>Boyds MD</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>SAHARSH  MIRYALA</t>
   </si>
   <si>
-    <t>05/31/2026</t>
+    <t>07/15/2026</t>
   </si>
   <si>
     <t>Attended</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>GAURI  VELLANOORE</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>RISHI  LODUGU</t>
   </si>
   <si>
     <t>Clarksburg MD</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>SATHVIK  DASARI</t>
   </si>