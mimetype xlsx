--- v5 (2026-07-15)
+++ v6 (2026-08-30)
@@ -14,77 +14,77 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="189">
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>StudientID</t>
   </si>
   <si>
     <t>StudentName</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DaillyAttendance</t>
   </si>
   <si>
     <t>Boyds MD</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>SAHARSH  MIRYALA</t>
   </si>
   <si>
-    <t>07/15/2026</t>
+    <t>08/30/2026</t>
   </si>
   <si>
     <t>Attended</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>GAURI  VELLANOORE</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>RISHI  LODUGU</t>
   </si>
   <si>
     <t>Clarksburg MD</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>SATHVIK  DASARI</t>
   </si>
@@ -575,50 +575,56 @@
     <t>RAIFAH  JAFFAR SADIQ</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>AMREEN KAUR BRAR</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t xml:space="preserve">RAKSHAA  MAKESHKUMAR </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PURNA SHASHANK KOLLA</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>NYRA  ANAND</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1035,51 +1041,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E90"/>
+  <dimension ref="A1:E91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultColWidthPt="48.75" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.57421875" widthPt="97.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.8515625" widthPt="51.75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.8515625" widthPt="162" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.421875" widthPt="54.75" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.28125" widthPt="80.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -2575,50 +2581,67 @@
       </c>
       <c r="C89" t="s">
         <v>183</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="12.75">
       <c r="A90" t="s">
         <v>164</v>
       </c>
       <c r="B90" t="s">
         <v>185</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12.75">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" t="s">
+        <v>188</v>
+      </c>
+      <c r="D91" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultColWidthPt="48.75" defaultRowHeight="12.75"/>
   <sheetData/>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>